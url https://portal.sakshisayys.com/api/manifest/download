--- v0 (2026-07-24)
+++ v1 (2026-09-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Sheet1" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="86">
   <si>
     <t>SERIAL NUMBER</t>
   </si>
   <si>
     <t>BARCODE NO</t>
   </si>
   <si>
     <t>PHYSICAL WEIGHT</t>
   </si>
   <si>
     <t>REG</t>
   </si>
   <si>
     <t>OTP</t>
   </si>
   <si>
     <t>RECEIVER CITY</t>
   </si>
   <si>
     <t>RECEIVER PINCODE</t>
   </si>
   <si>
     <t>RECEIVER NAME</t>
   </si>
   <si>
@@ -152,50 +152,164 @@
     <t>RECEIVER EMAILID</t>
   </si>
   <si>
     <t>RECEIVER ALT CONTACT</t>
   </si>
   <si>
     <t>RECEIVER KYC</t>
   </si>
   <si>
     <t>RECEIVER TAX REF</t>
   </si>
   <si>
     <t>ALT ADDRESS FLAG</t>
   </si>
   <si>
     <t>BULK REFERENCE</t>
   </si>
   <si>
     <t>SENDER ADD LINE 1</t>
   </si>
   <si>
     <t>SENDER ADD LINE 2</t>
   </si>
   <si>
     <t>SENDER ADD LINE 3</t>
+  </si>
+  <si>
+    <t>EM018418251IN</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>24 PARAGANAS NORTH</t>
+  </si>
+  <si>
+    <t>700122</t>
+  </si>
+  <si>
+    <t>Subhendu Bhunia</t>
+  </si>
+  <si>
+    <t>Prafulla Nibas, 2nd Floor, Dhania Para Main Road, Barrackpore</t>
+  </si>
+  <si>
+    <t>Opposite of DR. G.C.Das Chamber</t>
+  </si>
+  <si>
+    <t>919619720894</t>
+  </si>
+  <si>
+    <t>+918768869591</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>Sakshi Sayys</t>
+  </si>
+  <si>
+    <t>THANE</t>
+  </si>
+  <si>
+    <t>MAHARASHTRA</t>
+  </si>
+  <si>
+    <t>400606</t>
+  </si>
+  <si>
+    <t>sakshisayys@gmail.com</t>
+  </si>
+  <si>
+    <t>WEST BENGAL</t>
+  </si>
+  <si>
+    <t>subhendu.bhunia7@gmail.com</t>
+  </si>
+  <si>
+    <t>#1197</t>
+  </si>
+  <si>
+    <t>SANKALP ENGLISH SCHOOL, PALIWADI</t>
+  </si>
+  <si>
+    <t>YASHODHAN NAGAR, THANE(W)</t>
+  </si>
+  <si>
+    <t>EM018418248IN</t>
+  </si>
+  <si>
+    <t>421503</t>
+  </si>
+  <si>
+    <t>Preeti abhishek</t>
+  </si>
+  <si>
+    <t>D 303 sanyog park , phase 2,near regal palace, badlapur west</t>
+  </si>
+  <si>
+    <t>Sanyog park</t>
+  </si>
+  <si>
+    <t>+919619615678</t>
+  </si>
+  <si>
+    <t>preetisalvi9@gmail.com</t>
+  </si>
+  <si>
+    <t>#1196</t>
+  </si>
+  <si>
+    <t>EM018418234IN</t>
+  </si>
+  <si>
+    <t>BENGALURU</t>
+  </si>
+  <si>
+    <t>560035</t>
+  </si>
+  <si>
+    <t>harish verma</t>
+  </si>
+  <si>
+    <t>G - 18 kristal Agate -2</t>
+  </si>
+  <si>
+    <t>kasavanahalli bangalore</t>
+  </si>
+  <si>
+    <t>+919742147135</t>
+  </si>
+  <si>
+    <t>KARNATAKA</t>
+  </si>
+  <si>
+    <t>harish.verma1106@gmail.com</t>
+  </si>
+  <si>
+    <t>#1195</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -542,51 +656,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AV1"/>
+  <dimension ref="A1:AV4"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="48" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -692,50 +806,488 @@
         <v>39</v>
       </c>
       <c r="AO1" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="1" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AS1" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AT1" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AU1" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AV1" s="1" t="s">
         <v>47</v>
+      </c>
+    </row>
+    <row r="2" spans="1:48" x14ac:dyDescent="0.25">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C2">
+        <v>104</v>
+      </c>
+      <c r="D2">
+        <v>0</v>
+      </c>
+      <c r="E2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2" t="s">
+        <v>51</v>
+      </c>
+      <c r="H2" t="s">
+        <v>52</v>
+      </c>
+      <c r="I2" t="s">
+        <v>53</v>
+      </c>
+      <c r="J2" t="s">
+        <v>54</v>
+      </c>
+      <c r="K2" t="s">
+        <v>49</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N2" t="s">
+        <v>56</v>
+      </c>
+      <c r="O2" t="s">
+        <v>57</v>
+      </c>
+      <c r="P2">
+        <v>0</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>49</v>
+      </c>
+      <c r="R2">
+        <v>0</v>
+      </c>
+      <c r="S2" t="s">
+        <v>49</v>
+      </c>
+      <c r="T2" t="s">
+        <v>49</v>
+      </c>
+      <c r="U2" t="s">
+        <v>49</v>
+      </c>
+      <c r="V2">
+        <v>18</v>
+      </c>
+      <c r="W2">
+        <v>13</v>
+      </c>
+      <c r="X2">
+        <v>4</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>64</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>65</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:48" x14ac:dyDescent="0.25">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C3">
+        <v>104</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G3" t="s">
+        <v>69</v>
+      </c>
+      <c r="H3" t="s">
+        <v>70</v>
+      </c>
+      <c r="I3" t="s">
+        <v>71</v>
+      </c>
+      <c r="J3" t="s">
+        <v>72</v>
+      </c>
+      <c r="K3" t="s">
+        <v>49</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3" t="s">
+        <v>55</v>
+      </c>
+      <c r="N3" t="s">
+        <v>73</v>
+      </c>
+      <c r="O3" t="s">
+        <v>57</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>49</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3" t="s">
+        <v>49</v>
+      </c>
+      <c r="T3" t="s">
+        <v>49</v>
+      </c>
+      <c r="U3" t="s">
+        <v>49</v>
+      </c>
+      <c r="V3">
+        <v>18</v>
+      </c>
+      <c r="W3">
+        <v>13</v>
+      </c>
+      <c r="X3">
+        <v>4</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>58</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>61</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>74</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:48" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C4">
+        <v>104</v>
+      </c>
+      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G4" t="s">
+        <v>78</v>
+      </c>
+      <c r="H4" t="s">
+        <v>79</v>
+      </c>
+      <c r="I4" t="s">
+        <v>80</v>
+      </c>
+      <c r="J4" t="s">
+        <v>81</v>
+      </c>
+      <c r="K4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L4">
+        <v>0</v>
+      </c>
+      <c r="M4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P4">
+        <v>0</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R4">
+        <v>0</v>
+      </c>
+      <c r="S4" t="s">
+        <v>49</v>
+      </c>
+      <c r="T4" t="s">
+        <v>49</v>
+      </c>
+      <c r="U4" t="s">
+        <v>49</v>
+      </c>
+      <c r="V4">
+        <v>18</v>
+      </c>
+      <c r="W4">
+        <v>13</v>
+      </c>
+      <c r="X4">
+        <v>4</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>58</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>61</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>83</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>84</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>85</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">